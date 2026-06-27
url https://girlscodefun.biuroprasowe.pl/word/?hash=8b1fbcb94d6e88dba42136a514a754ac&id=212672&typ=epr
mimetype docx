--- v0 (2026-04-23)
+++ v1 (2026-06-27)
@@ -127,60 +127,90 @@
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Otrzymane wyróżnienie stanowi dla Fundacji Girls Code Fun zarówno potwierdzenie słuszności obranej strategii, jak i impuls do dalszego rozwoju działań na rzecz budowania kompetencji cyfrowych i wyrównywania szans w dostępie do technologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapraszamy do rozmów firmy, które stawiają na realizację celów ESG i są otwarte na wsparcie grup docelowych w rozwoju kompetencji przyszłości - mówi Anna Osowska, CEO Girls Code Fun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://girlscodefun.pl/projekty/ceo-girls-code-fun-z-nagroda-liderki-transformacji/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Wpis na Linkedin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:500px; height:500px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId7" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="650" w:right="650" w:bottom="850" w:left="650" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -269,51 +299,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/posts/anna-osowska_girlscodefun-ai-ugcPost-7450471957831188480-jwRV?utm_source=share&amp;amp;amp;utm_medium=member_desktop&amp;amp;amp;rcm=ACoAAB9ZdMABwz3QfFoYP8Zd1sZaTDQvPUqh7-w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>